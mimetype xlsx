--- v0 (2026-06-06)
+++ v1 (2026-09-11)
@@ -1802,51 +1802,51 @@
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
         <v>826</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F12" s="13">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
         <v>572</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
@@ -2744,91 +2744,91 @@
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5">
         <v>0</v>
       </c>
       <c r="F59" s="13">
         <v>73</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F60" s="13">
         <v>800</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>175</v>
       </c>
       <c r="E61" s="5">
         <v>0</v>
       </c>
       <c r="F61" s="13">
         <v>111</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E62" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F62" s="13">
         <v>599</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>181</v>
       </c>
       <c r="E63" s="5">
         <v>221</v>
       </c>
       <c r="F63" s="13">
         <v>33</v>
       </c>
     </row>
@@ -3084,311 +3084,311 @@
       </c>
       <c r="D76" s="5" t="s">
         <v>220</v>
       </c>
       <c r="E76" s="5">
         <v>0</v>
       </c>
       <c r="F76" s="13">
         <v>36</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>221</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E77" s="5">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="F77" s="13">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>224</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>225</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>226</v>
       </c>
       <c r="E78" s="5">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="F78" s="13">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>227</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="5">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="F79" s="13">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>230</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>231</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>232</v>
       </c>
       <c r="E80" s="5">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="F80" s="13">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>233</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E81" s="5">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="F81" s="13">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>236</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>237</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>238</v>
       </c>
       <c r="E82" s="5">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="F82" s="13">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>239</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E83" s="5">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="F83" s="13">
         <v>29</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>243</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>244</v>
       </c>
       <c r="E84" s="5">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="F84" s="13">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>245</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E85" s="5">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="F85" s="13">
         <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E86" s="5">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="F86" s="13">
         <v>34</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>251</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E87" s="5">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F87" s="13">
         <v>34</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>254</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E88" s="5">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="F88" s="13">
         <v>34</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>257</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E89" s="5">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="F89" s="13">
         <v>34</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E90" s="5">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="F90" s="13">
         <v>34</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>263</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="5">
         <v>11</v>
       </c>
       <c r="F91" s="13">
         <v>54</v>
       </c>
     </row>
@@ -3982,51 +3982,51 @@
       </c>
       <c r="D121" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E121" s="5">
         <v>0</v>
       </c>
       <c r="F121" s="13">
         <v>300</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>356</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>357</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>358</v>
       </c>
       <c r="E122" s="5">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="F122" s="13">
         <v>750</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>359</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>360</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="13">
         <v>858</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" s="4">